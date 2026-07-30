--- v0 (2026-05-30)
+++ v1 (2026-07-30)
@@ -689,51 +689,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
         <v>14433</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2">
         <v>0</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2">
         <v>0</v>
       </c>
@@ -848,51 +848,51 @@
       </c>
       <c r="N4">
         <v>0</v>
       </c>
       <c r="O4">
         <v>0</v>
       </c>
       <c r="P4">
         <v>0</v>
       </c>
       <c r="Q4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
         <v>14245</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5">
         <v>0</v>
       </c>
@@ -954,51 +954,51 @@
       </c>
       <c r="N6">
         <v>1</v>
       </c>
       <c r="O6">
         <v>0</v>
       </c>
       <c r="P6">
         <v>0</v>
       </c>
       <c r="Q6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7">
         <v>14166</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
@@ -1484,51 +1484,51 @@
       </c>
       <c r="N16">
         <v>1</v>
       </c>
       <c r="O16">
         <v>0</v>
       </c>
       <c r="P16">
         <v>0</v>
       </c>
       <c r="Q16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17">
         <v>14161</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17">
         <v>0</v>
       </c>
       <c r="J17">
         <v>2</v>
       </c>
       <c r="K17">
         <v>0</v>
       </c>
       <c r="L17">
         <v>0</v>
       </c>
@@ -1958,51 +1958,51 @@
       </c>
       <c r="M25">
         <v>4</v>
       </c>
       <c r="N25">
         <v>1</v>
       </c>
       <c r="O25">
         <v>0</v>
       </c>
       <c r="P25">
         <v>0</v>
       </c>
       <c r="Q25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
         <v>41</v>
       </c>
       <c r="B26">
         <v>14451</v>
       </c>
       <c r="C26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D26">
         <v>2</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
@@ -2173,51 +2173,51 @@
       </c>
       <c r="N29">
         <v>0</v>
       </c>
       <c r="O29">
         <v>0</v>
       </c>
       <c r="P29">
         <v>0</v>
       </c>
       <c r="Q29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
         <v>14162</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30">
         <v>0</v>
       </c>
       <c r="J30">
         <v>1</v>
       </c>
       <c r="K30">
         <v>0</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
@@ -2226,51 +2226,51 @@
       </c>
       <c r="N30">
         <v>0</v>
       </c>
       <c r="O30">
         <v>0</v>
       </c>
       <c r="P30">
         <v>0</v>
       </c>
       <c r="Q30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31">
         <v>14169</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
       <c r="D31">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
@@ -3233,51 +3233,51 @@
       </c>
       <c r="N49">
         <v>0</v>
       </c>
       <c r="O49">
         <v>0</v>
       </c>
       <c r="P49">
         <v>0</v>
       </c>
       <c r="Q49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50" t="s">
         <v>65</v>
       </c>
       <c r="B50">
         <v>14160</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
       <c r="D50">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50">
         <v>0</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50">
         <v>0</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50">
         <v>0</v>
       </c>
@@ -4287,51 +4287,51 @@
       </c>
       <c r="L69">
         <v>0</v>
       </c>
       <c r="M69">
         <v>3</v>
       </c>
       <c r="N69">
         <v>0</v>
       </c>
       <c r="O69">
         <v>0</v>
       </c>
       <c r="P69">
         <v>0</v>
       </c>
       <c r="Q69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:17">
       <c r="A70" t="s">
         <v>85</v>
       </c>
       <c r="C70">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D70">
         <v>817</v>
       </c>
       <c r="E70">
         <v>47</v>
       </c>
       <c r="F70">
         <v>1</v>
       </c>
       <c r="G70">
         <v>1</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70">
         <v>1</v>
       </c>
       <c r="J70">
         <v>14</v>
       </c>
       <c r="K70">
         <v>6</v>
       </c>