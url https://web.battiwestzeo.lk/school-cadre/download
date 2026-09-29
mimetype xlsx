--- v1 (2026-07-30)
+++ v2 (2026-09-29)
@@ -12,91 +12,94 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Institute</t>
   </si>
   <si>
     <t>Census</t>
   </si>
   <si>
     <t>Principal</t>
   </si>
   <si>
     <t>Teacher</t>
   </si>
   <si>
     <t>Performing Principal</t>
   </si>
   <si>
     <t>Deputy Principal</t>
   </si>
   <si>
     <t>Teacher Assistant</t>
   </si>
   <si>
     <t>Development Officer</t>
   </si>
   <si>
     <t>Lab Assistant</t>
   </si>
   <si>
     <t>School Labour</t>
   </si>
   <si>
     <t>School Watcher</t>
   </si>
   <si>
     <t>Library Assistant</t>
   </si>
   <si>
     <t>Development Officer(School)</t>
   </si>
   <si>
+    <t>OES_Office</t>
+  </si>
+  <si>
     <t>Sports Coach</t>
   </si>
   <si>
     <t>Resource Person</t>
   </si>
   <si>
     <t>Teacher Assistant (Out Source Fund)</t>
   </si>
   <si>
     <t>Volenteer</t>
   </si>
   <si>
     <t>Bt/Bw/Karadiyanaru Hindu Vid.</t>
   </si>
   <si>
     <t>Bt/Bw/Karaiyakkanthivu Ganeshar Vid.</t>
   </si>
   <si>
     <t>Bt/Bw/Pavatkodichenai Vinayagar Vid.</t>
   </si>
   <si>
     <t>Bt/Bw/Kadukkamunai Vani Vid.</t>
   </si>
   <si>
     <t>Bt/Bw/Katchenai Vishnu Vidyalayam</t>
@@ -221,87 +224,87 @@
   <si>
     <t>Bt/Bw/Kuluvinamadu Vinayagar Vid.</t>
   </si>
   <si>
     <t>Bt/Bw/Irudducholaimadu Vishnu Vid.</t>
   </si>
   <si>
     <t>Bt/Bw/Rugam Saraswathy Vid.</t>
   </si>
   <si>
     <t>Bt/Bw/Marappalam GTMS</t>
   </si>
   <si>
     <t>Bt/Bw/Kurinchamunai Shakthi Vid.</t>
   </si>
   <si>
     <t>Bt/Bw/Ampilanthurai Junior School</t>
   </si>
   <si>
     <t>Bt/Bw/Kanchirankudah Kamadchi Vid.</t>
   </si>
   <si>
     <t>Bt/Bw/Unnichchai(08) GTMS</t>
   </si>
   <si>
+    <t>Bt/Bw/Nellur Kalaimahal Vid.</t>
+  </si>
+  <si>
+    <t>Bt/Bw/Thalawai Swami Ajaratmanandaji Vid.</t>
+  </si>
+  <si>
+    <t>Bt/Bw/Mahilavaddavan Maha Vid.</t>
+  </si>
+  <si>
+    <t>Bt/Bw/Karaveddiyaru Vijitha Vid.</t>
+  </si>
+  <si>
+    <t>Bt/Bw/Veppavedduwan GTMS</t>
+  </si>
+  <si>
+    <t>Bt/Bw/Navatkadu Namagal Kanista Vid.</t>
+  </si>
+  <si>
+    <t>Bt/Bw/Natpathuvaddai Vipulanantha Vid.</t>
+  </si>
+  <si>
+    <t>Bt/Bw/Koppavely GTMS</t>
+  </si>
+  <si>
+    <t>Bt/Bw/Welikakandy Vipulanandar Vid.</t>
+  </si>
+  <si>
+    <t>Bt/Bw/Mavalaiyaru Kailan Vid.</t>
+  </si>
+  <si>
+    <t>Bt/Bw/Manipuram Vigneswara Vid.</t>
+  </si>
+  <si>
+    <t>Bt/Bw/Unnichchai 6th Milepost GTMS</t>
+  </si>
+  <si>
     <t>Bt/Bw/Mavadimunmari GTMS</t>
-  </si>
-[...34 lines deleted...]
-    <t>Bt/Bw/Unnichchai 6th Milepost GTMS</t>
   </si>
   <si>
     <t>Bt/Bw/Panchenai Pari Vid.</t>
   </si>
   <si>
     <t>Bt/Bw/Periyapullumalai RCTMS</t>
   </si>
   <si>
     <t>Bt/Bw/Kachchakkodi Suwamimalai Vid.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -617,59 +620,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q70"/>
+  <dimension ref="A1:R70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -677,3702 +680,3912 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
         <v>14433</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2">
         <v>8</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2">
         <v>0</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2">
         <v>0</v>
       </c>
       <c r="M2">
         <v>4</v>
       </c>
       <c r="N2">
         <v>0</v>
       </c>
       <c r="O2">
         <v>0</v>
       </c>
       <c r="P2">
         <v>0</v>
       </c>
       <c r="Q2">
         <v>0</v>
       </c>
-    </row>
-    <row r="3" spans="1:17">
+      <c r="R2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3">
         <v>14164</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3">
         <v>13</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>2</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4">
         <v>14079</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
       <c r="M4">
         <v>3</v>
       </c>
       <c r="N4">
         <v>0</v>
       </c>
       <c r="O4">
         <v>0</v>
       </c>
       <c r="P4">
         <v>0</v>
       </c>
       <c r="Q4">
         <v>0</v>
       </c>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5">
         <v>14245</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5">
         <v>0</v>
       </c>
       <c r="M5">
         <v>5</v>
       </c>
       <c r="N5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P5">
         <v>0</v>
       </c>
       <c r="Q5">
         <v>0</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6">
         <v>14229</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
       <c r="M6">
         <v>5</v>
       </c>
       <c r="N6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P6">
         <v>0</v>
       </c>
       <c r="Q6">
         <v>0</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7">
         <v>14166</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7">
         <v>0</v>
       </c>
       <c r="N7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P7">
         <v>0</v>
       </c>
       <c r="Q7">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
         <v>14243</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8">
         <v>40</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
         <v>10</v>
       </c>
       <c r="N8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P8">
         <v>0</v>
       </c>
       <c r="Q8">
         <v>0</v>
       </c>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9">
         <v>14174</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9">
         <v>4</v>
       </c>
       <c r="N9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P9">
         <v>0</v>
       </c>
       <c r="Q9">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
         <v>14058</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
       <c r="D10">
         <v>16</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
         <v>7</v>
       </c>
       <c r="N10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P10">
         <v>0</v>
       </c>
       <c r="Q10">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11">
         <v>14316</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11">
         <v>1</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
         <v>2</v>
       </c>
       <c r="N11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P11">
         <v>0</v>
       </c>
       <c r="Q11">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
         <v>14242</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12">
         <v>4</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12">
         <v>0</v>
       </c>
       <c r="M12">
         <v>2</v>
       </c>
       <c r="N12">
         <v>0</v>
       </c>
       <c r="O12">
         <v>0</v>
       </c>
       <c r="P12">
         <v>0</v>
       </c>
       <c r="Q12">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
         <v>14163</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13">
         <v>5</v>
       </c>
       <c r="E13">
         <v>1</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13">
         <v>0</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
         <v>0</v>
       </c>
       <c r="N13">
         <v>0</v>
       </c>
       <c r="O13">
         <v>0</v>
       </c>
       <c r="P13">
         <v>0</v>
       </c>
       <c r="Q13">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
         <v>14241</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14">
         <v>6</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14">
         <v>0</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
         <v>2</v>
       </c>
       <c r="N14">
         <v>0</v>
       </c>
       <c r="O14">
         <v>0</v>
       </c>
       <c r="P14">
         <v>0</v>
       </c>
       <c r="Q14">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15">
         <v>14077</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15">
         <v>2</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
         <v>3</v>
       </c>
       <c r="N15">
         <v>0</v>
       </c>
       <c r="O15">
         <v>0</v>
       </c>
       <c r="P15">
         <v>0</v>
       </c>
       <c r="Q15">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16">
         <v>14064</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16">
         <v>0</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
         <v>6</v>
       </c>
       <c r="N16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P16">
         <v>0</v>
       </c>
       <c r="Q16">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17">
         <v>14161</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17">
         <v>0</v>
       </c>
       <c r="J17">
         <v>2</v>
       </c>
       <c r="K17">
         <v>0</v>
       </c>
       <c r="L17">
         <v>0</v>
       </c>
       <c r="M17">
         <v>3</v>
       </c>
       <c r="N17">
+        <v>0</v>
+      </c>
+      <c r="O17">
         <v>2</v>
       </c>
-      <c r="O17">
-[...1 lines deleted...]
-      </c>
       <c r="P17">
         <v>0</v>
       </c>
       <c r="Q17">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18">
         <v>14320</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18">
         <v>4</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0</v>
       </c>
       <c r="L18">
         <v>0</v>
       </c>
       <c r="M18">
         <v>2</v>
       </c>
       <c r="N18">
         <v>0</v>
       </c>
       <c r="O18">
         <v>0</v>
       </c>
       <c r="P18">
         <v>0</v>
       </c>
       <c r="Q18">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19">
         <v>14423</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19">
         <v>10</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
         <v>4</v>
       </c>
       <c r="N19">
         <v>0</v>
       </c>
       <c r="O19">
         <v>0</v>
       </c>
       <c r="P19">
         <v>0</v>
       </c>
       <c r="Q19">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20">
         <v>14321</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20">
         <v>4</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
         <v>1</v>
       </c>
       <c r="N20">
         <v>0</v>
       </c>
       <c r="O20">
         <v>0</v>
       </c>
       <c r="P20">
         <v>0</v>
       </c>
       <c r="Q20">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21">
         <v>14236</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
         <v>5</v>
       </c>
       <c r="N21">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
       <c r="Q21">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:17">
+        <v>1</v>
+      </c>
+      <c r="R21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22">
         <v>14250</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="J22">
         <v>0</v>
       </c>
       <c r="K22">
         <v>1</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
         <v>4</v>
       </c>
       <c r="N22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P22">
         <v>0</v>
       </c>
       <c r="Q22">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
         <v>14167</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23">
         <v>3</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="J23">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
         <v>2</v>
       </c>
       <c r="N23">
         <v>0</v>
       </c>
       <c r="O23">
         <v>0</v>
       </c>
       <c r="P23">
         <v>0</v>
       </c>
       <c r="Q23">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="R23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24">
         <v>14244</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24">
         <v>38</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24">
         <v>0</v>
       </c>
       <c r="J24">
         <v>2</v>
       </c>
       <c r="K24">
         <v>0</v>
       </c>
       <c r="L24">
         <v>1</v>
       </c>
       <c r="M24">
         <v>8</v>
       </c>
       <c r="N24">
+        <v>0</v>
+      </c>
+      <c r="O24">
         <v>2</v>
       </c>
-      <c r="O24">
-[...1 lines deleted...]
-      </c>
       <c r="P24">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q24">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:17">
+        <v>1</v>
+      </c>
+      <c r="R24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25">
         <v>14240</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25">
         <v>0</v>
       </c>
       <c r="J25">
         <v>0</v>
       </c>
       <c r="K25">
         <v>0</v>
       </c>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25">
         <v>4</v>
       </c>
       <c r="N25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P25">
         <v>0</v>
       </c>
       <c r="Q25">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26">
         <v>14451</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26">
         <v>2</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
       <c r="L26">
         <v>0</v>
       </c>
       <c r="M26">
         <v>2</v>
       </c>
       <c r="N26">
         <v>0</v>
       </c>
       <c r="O26">
         <v>0</v>
       </c>
       <c r="P26">
         <v>0</v>
       </c>
       <c r="Q26">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27">
         <v>14237</v>
       </c>
       <c r="C27">
         <v>1</v>
       </c>
       <c r="D27">
         <v>33</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27">
         <v>0</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
       <c r="K27">
         <v>0</v>
       </c>
       <c r="L27">
         <v>1</v>
       </c>
       <c r="M27">
         <v>6</v>
       </c>
       <c r="N27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P27">
         <v>0</v>
       </c>
       <c r="Q27">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
         <v>14431</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28">
         <v>7</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28">
         <v>0</v>
       </c>
       <c r="K28">
         <v>0</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
         <v>0</v>
       </c>
       <c r="N28">
         <v>0</v>
       </c>
       <c r="O28">
         <v>0</v>
       </c>
       <c r="P28">
         <v>0</v>
       </c>
       <c r="Q28">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:17">
+      <c r="R28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
         <v>14168</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29">
         <v>11</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29">
         <v>0</v>
       </c>
       <c r="L29">
         <v>0</v>
       </c>
       <c r="M29">
         <v>4</v>
       </c>
       <c r="N29">
         <v>0</v>
       </c>
       <c r="O29">
         <v>0</v>
       </c>
       <c r="P29">
         <v>0</v>
       </c>
       <c r="Q29">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
         <v>14162</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30">
         <v>0</v>
       </c>
       <c r="J30">
         <v>1</v>
       </c>
       <c r="K30">
         <v>0</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
         <v>5</v>
       </c>
       <c r="N30">
         <v>0</v>
       </c>
       <c r="O30">
         <v>0</v>
       </c>
       <c r="P30">
         <v>0</v>
       </c>
       <c r="Q30">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:17">
+      <c r="R30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31">
         <v>14169</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
       <c r="D31">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
         <v>3</v>
       </c>
       <c r="N31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
       <c r="Q31">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:17">
+        <v>1</v>
+      </c>
+      <c r="R31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32">
         <v>14062</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
       <c r="D32">
         <v>32</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32">
         <v>1</v>
       </c>
       <c r="J32">
         <v>0</v>
       </c>
       <c r="K32">
         <v>1</v>
       </c>
       <c r="L32">
         <v>0</v>
       </c>
       <c r="M32">
         <v>7</v>
       </c>
       <c r="N32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P32">
         <v>0</v>
       </c>
       <c r="Q32">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:17">
+      <c r="R32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
         <v>14071</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33">
         <v>4</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33">
         <v>0</v>
       </c>
       <c r="K33">
         <v>0</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
         <v>3</v>
       </c>
       <c r="N33">
         <v>0</v>
       </c>
       <c r="O33">
         <v>0</v>
       </c>
       <c r="P33">
         <v>0</v>
       </c>
       <c r="Q33">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:17">
+      <c r="R33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34">
         <v>14239</v>
       </c>
       <c r="C34">
         <v>1</v>
       </c>
       <c r="D34">
         <v>37</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34">
         <v>0</v>
       </c>
       <c r="M34">
         <v>7</v>
       </c>
       <c r="N34">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P34">
         <v>0</v>
       </c>
       <c r="Q34">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="R34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
         <v>14422</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
       <c r="D35">
         <v>5</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35">
         <v>0</v>
       </c>
       <c r="K35">
         <v>0</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
         <v>2</v>
       </c>
       <c r="N35">
         <v>0</v>
       </c>
       <c r="O35">
         <v>0</v>
       </c>
       <c r="P35">
         <v>0</v>
       </c>
       <c r="Q35">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:17">
+      <c r="R35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
         <v>14171</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36">
         <v>5</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
       <c r="I36">
         <v>0</v>
       </c>
       <c r="J36">
         <v>0</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
       <c r="M36">
         <v>2</v>
       </c>
       <c r="N36">
         <v>0</v>
       </c>
       <c r="O36">
         <v>0</v>
       </c>
       <c r="P36">
         <v>0</v>
       </c>
       <c r="Q36">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:17">
+      <c r="R36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37">
         <v>14335</v>
       </c>
       <c r="C37">
         <v>0</v>
       </c>
       <c r="D37">
         <v>1</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37">
         <v>1</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37">
         <v>0</v>
       </c>
       <c r="J37">
         <v>0</v>
       </c>
       <c r="K37">
         <v>0</v>
       </c>
       <c r="L37">
         <v>0</v>
       </c>
       <c r="M37">
         <v>2</v>
       </c>
       <c r="N37">
         <v>0</v>
       </c>
       <c r="O37">
         <v>0</v>
       </c>
       <c r="P37">
         <v>0</v>
       </c>
       <c r="Q37">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="R37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B38">
         <v>14265</v>
       </c>
       <c r="C38">
         <v>0</v>
       </c>
       <c r="D38">
         <v>10</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38">
         <v>0</v>
       </c>
       <c r="J38">
         <v>0</v>
       </c>
       <c r="K38">
         <v>0</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
       <c r="M38">
         <v>5</v>
       </c>
       <c r="N38">
         <v>0</v>
       </c>
       <c r="O38">
         <v>0</v>
       </c>
       <c r="P38">
         <v>0</v>
       </c>
       <c r="Q38">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:17">
+      <c r="R38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
         <v>14073</v>
       </c>
       <c r="C39">
         <v>0</v>
       </c>
       <c r="D39">
         <v>11</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39">
         <v>0</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39">
         <v>6</v>
       </c>
       <c r="N39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O39">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q39">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:17">
+        <v>1</v>
+      </c>
+      <c r="R39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
         <v>14057</v>
       </c>
       <c r="C40">
         <v>0</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40">
         <v>0</v>
       </c>
       <c r="K40">
         <v>0</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
       <c r="M40">
         <v>7</v>
       </c>
       <c r="N40">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P40">
         <v>0</v>
       </c>
       <c r="Q40">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:17">
+      <c r="R40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41">
         <v>14432</v>
       </c>
       <c r="C41">
         <v>0</v>
       </c>
       <c r="D41">
         <v>5</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41">
         <v>0</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
       <c r="K41">
         <v>0</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
       <c r="M41">
         <v>3</v>
       </c>
       <c r="N41">
         <v>0</v>
       </c>
       <c r="O41">
         <v>0</v>
       </c>
       <c r="P41">
         <v>0</v>
       </c>
       <c r="Q41">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:17">
+      <c r="R41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
         <v>14056</v>
       </c>
       <c r="C42">
         <v>0</v>
       </c>
       <c r="D42">
         <v>2</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42">
         <v>0</v>
       </c>
       <c r="J42">
         <v>0</v>
       </c>
       <c r="K42">
         <v>0</v>
       </c>
       <c r="L42">
         <v>0</v>
       </c>
       <c r="M42">
         <v>3</v>
       </c>
       <c r="N42">
         <v>0</v>
       </c>
       <c r="O42">
         <v>0</v>
       </c>
       <c r="P42">
         <v>0</v>
       </c>
       <c r="Q42">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:17">
+      <c r="R42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43">
         <v>14456</v>
       </c>
       <c r="C43">
         <v>0</v>
       </c>
       <c r="D43">
         <v>2</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>0</v>
       </c>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
       <c r="K43">
         <v>0</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
       <c r="M43">
         <v>2</v>
       </c>
       <c r="N43">
         <v>0</v>
       </c>
       <c r="O43">
         <v>0</v>
       </c>
       <c r="P43">
         <v>0</v>
       </c>
       <c r="Q43">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:17">
+      <c r="R43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44">
         <v>14170</v>
       </c>
       <c r="C44">
         <v>0</v>
       </c>
       <c r="D44">
         <v>8</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44">
         <v>0</v>
       </c>
       <c r="J44">
         <v>0</v>
       </c>
       <c r="K44">
         <v>0</v>
       </c>
       <c r="L44">
         <v>0</v>
       </c>
       <c r="M44">
         <v>3</v>
       </c>
       <c r="N44">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P44">
         <v>0</v>
       </c>
       <c r="Q44">
         <v>0</v>
       </c>
-    </row>
-    <row r="45" spans="1:17">
+      <c r="R44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
         <v>14165</v>
       </c>
       <c r="C45">
         <v>0</v>
       </c>
       <c r="D45">
         <v>16</v>
       </c>
       <c r="E45">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
       <c r="I45">
         <v>0</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
       <c r="K45">
         <v>1</v>
       </c>
       <c r="L45">
         <v>0</v>
       </c>
       <c r="M45">
         <v>6</v>
       </c>
       <c r="N45">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O45">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P45">
         <v>0</v>
       </c>
       <c r="Q45">
         <v>0</v>
       </c>
-    </row>
-    <row r="46" spans="1:17">
+      <c r="R45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
         <v>14333</v>
       </c>
       <c r="C46">
         <v>0</v>
       </c>
       <c r="D46">
         <v>2</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46">
         <v>0</v>
       </c>
       <c r="L46">
         <v>0</v>
       </c>
       <c r="M46">
         <v>1</v>
       </c>
       <c r="N46">
         <v>0</v>
       </c>
       <c r="O46">
         <v>0</v>
       </c>
       <c r="P46">
         <v>0</v>
       </c>
       <c r="Q46">
         <v>0</v>
       </c>
-    </row>
-    <row r="47" spans="1:17">
+      <c r="R46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47">
         <v>14266</v>
       </c>
       <c r="C47">
         <v>0</v>
       </c>
       <c r="D47">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
       <c r="I47">
         <v>0</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
       <c r="K47">
         <v>0</v>
       </c>
       <c r="L47">
         <v>0</v>
       </c>
       <c r="M47">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N47">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P47">
         <v>0</v>
       </c>
       <c r="Q47">
         <v>0</v>
       </c>
-    </row>
-    <row r="48" spans="1:17">
+      <c r="R47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
         <v>14066</v>
       </c>
       <c r="C48">
         <v>0</v>
       </c>
       <c r="D48">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E48">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F48">
         <v>0</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
         <v>0</v>
       </c>
       <c r="I48">
         <v>0</v>
       </c>
       <c r="J48">
         <v>0</v>
       </c>
       <c r="K48">
         <v>0</v>
       </c>
       <c r="L48">
         <v>0</v>
       </c>
       <c r="M48">
         <v>3</v>
       </c>
       <c r="N48">
         <v>0</v>
       </c>
       <c r="O48">
         <v>0</v>
       </c>
       <c r="P48">
         <v>0</v>
       </c>
       <c r="Q48">
         <v>0</v>
       </c>
-    </row>
-    <row r="49" spans="1:17">
+      <c r="R48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49">
         <v>14063</v>
       </c>
       <c r="C49">
         <v>0</v>
       </c>
       <c r="D49">
         <v>2</v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
         <v>0</v>
       </c>
       <c r="I49">
         <v>0</v>
       </c>
       <c r="J49">
         <v>0</v>
       </c>
       <c r="K49">
         <v>0</v>
       </c>
       <c r="L49">
         <v>0</v>
       </c>
       <c r="M49">
         <v>3</v>
       </c>
       <c r="N49">
         <v>0</v>
       </c>
       <c r="O49">
         <v>0</v>
       </c>
       <c r="P49">
         <v>0</v>
       </c>
       <c r="Q49">
         <v>0</v>
       </c>
-    </row>
-    <row r="50" spans="1:17">
+      <c r="R49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50">
         <v>14160</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
       <c r="D50">
         <v>7</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50">
         <v>0</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50">
         <v>0</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50">
         <v>0</v>
       </c>
       <c r="M50">
         <v>1</v>
       </c>
       <c r="N50">
         <v>0</v>
       </c>
       <c r="O50">
         <v>0</v>
       </c>
       <c r="P50">
         <v>0</v>
       </c>
       <c r="Q50">
         <v>0</v>
       </c>
-    </row>
-    <row r="51" spans="1:17">
+      <c r="R50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
         <v>14434</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51">
         <v>8</v>
       </c>
       <c r="E51">
         <v>1</v>
       </c>
       <c r="F51">
         <v>0</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
         <v>0</v>
       </c>
       <c r="I51">
         <v>0</v>
       </c>
       <c r="J51">
         <v>0</v>
       </c>
       <c r="K51">
         <v>0</v>
       </c>
       <c r="L51">
         <v>0</v>
       </c>
       <c r="M51">
         <v>5</v>
       </c>
       <c r="N51">
         <v>0</v>
       </c>
       <c r="O51">
         <v>0</v>
       </c>
       <c r="P51">
         <v>0</v>
       </c>
       <c r="Q51">
         <v>0</v>
       </c>
-    </row>
-    <row r="52" spans="1:17">
+      <c r="R51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
         <v>14326</v>
       </c>
       <c r="C52">
         <v>0</v>
       </c>
       <c r="D52">
         <v>14</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
       <c r="F52">
         <v>0</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
         <v>0</v>
       </c>
       <c r="I52">
         <v>0</v>
       </c>
       <c r="J52">
         <v>0</v>
       </c>
       <c r="K52">
         <v>0</v>
       </c>
       <c r="L52">
         <v>0</v>
       </c>
       <c r="M52">
         <v>5</v>
       </c>
       <c r="N52">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O52">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P52">
         <v>0</v>
       </c>
       <c r="Q52">
         <v>0</v>
       </c>
-    </row>
-    <row r="53" spans="1:17">
+      <c r="R52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53">
         <v>14076</v>
       </c>
       <c r="C53">
         <v>0</v>
       </c>
       <c r="D53">
         <v>15</v>
       </c>
       <c r="E53">
         <v>1</v>
       </c>
       <c r="F53">
         <v>0</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
         <v>0</v>
       </c>
       <c r="I53">
         <v>0</v>
       </c>
       <c r="J53">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K53">
         <v>0</v>
       </c>
       <c r="L53">
         <v>0</v>
       </c>
       <c r="M53">
         <v>5</v>
       </c>
       <c r="N53">
         <v>1</v>
       </c>
       <c r="O53">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P53">
         <v>0</v>
       </c>
       <c r="Q53">
         <v>0</v>
       </c>
-    </row>
-    <row r="54" spans="1:17">
+      <c r="R53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54">
-        <v>14235</v>
+        <v>14072</v>
       </c>
       <c r="C54">
         <v>0</v>
       </c>
       <c r="D54">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
       <c r="F54">
         <v>0</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54">
         <v>0</v>
       </c>
       <c r="I54">
         <v>0</v>
       </c>
       <c r="J54">
         <v>0</v>
       </c>
       <c r="K54">
         <v>0</v>
       </c>
       <c r="L54">
         <v>0</v>
       </c>
       <c r="M54">
         <v>3</v>
       </c>
       <c r="N54">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O54">
         <v>0</v>
       </c>
       <c r="P54">
         <v>0</v>
       </c>
       <c r="Q54">
         <v>0</v>
       </c>
-    </row>
-    <row r="55" spans="1:17">
+      <c r="R54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
-        <v>14072</v>
+        <v>14452</v>
       </c>
       <c r="C55">
         <v>0</v>
       </c>
       <c r="D55">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
       <c r="F55">
         <v>0</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55">
         <v>0</v>
       </c>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55">
         <v>0</v>
       </c>
       <c r="K55">
         <v>0</v>
       </c>
       <c r="L55">
         <v>0</v>
       </c>
       <c r="M55">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N55">
         <v>0</v>
       </c>
       <c r="O55">
         <v>0</v>
       </c>
       <c r="P55">
         <v>0</v>
       </c>
       <c r="Q55">
         <v>0</v>
       </c>
-    </row>
-    <row r="56" spans="1:17">
+      <c r="R55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
-        <v>14452</v>
+        <v>14070</v>
       </c>
       <c r="C56">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D56">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="E56">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F56">
         <v>0</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56">
         <v>0</v>
       </c>
       <c r="M56">
         <v>4</v>
       </c>
       <c r="N56">
         <v>0</v>
       </c>
       <c r="O56">
         <v>0</v>
       </c>
       <c r="P56">
         <v>0</v>
       </c>
       <c r="Q56">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:17">
+        <v>1</v>
+      </c>
+      <c r="R56">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
-        <v>14070</v>
+        <v>14334</v>
       </c>
       <c r="C57">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D57">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
         <v>0</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
         <v>0</v>
       </c>
       <c r="I57">
         <v>0</v>
       </c>
       <c r="J57">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K57">
         <v>0</v>
       </c>
       <c r="L57">
         <v>0</v>
       </c>
       <c r="M57">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N57">
         <v>0</v>
       </c>
       <c r="O57">
         <v>0</v>
       </c>
       <c r="P57">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q57">
         <v>0</v>
       </c>
-    </row>
-    <row r="58" spans="1:17">
+      <c r="R57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
-        <v>14334</v>
+        <v>14059</v>
       </c>
       <c r="C58">
         <v>0</v>
       </c>
       <c r="D58">
         <v>4</v>
       </c>
       <c r="E58">
         <v>1</v>
       </c>
       <c r="F58">
         <v>0</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58">
         <v>0</v>
       </c>
       <c r="I58">
         <v>0</v>
       </c>
       <c r="J58">
         <v>0</v>
       </c>
       <c r="K58">
         <v>0</v>
       </c>
       <c r="L58">
         <v>0</v>
       </c>
       <c r="M58">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N58">
         <v>0</v>
       </c>
       <c r="O58">
         <v>0</v>
       </c>
       <c r="P58">
         <v>0</v>
       </c>
       <c r="Q58">
         <v>0</v>
       </c>
-    </row>
-    <row r="59" spans="1:17">
+      <c r="R58">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59">
-        <v>14059</v>
+        <v>14449</v>
       </c>
       <c r="C59">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D59">
+        <v>7</v>
+      </c>
+      <c r="E59">
+        <v>0</v>
+      </c>
+      <c r="F59">
+        <v>0</v>
+      </c>
+      <c r="G59">
+        <v>0</v>
+      </c>
+      <c r="H59">
+        <v>0</v>
+      </c>
+      <c r="I59">
+        <v>0</v>
+      </c>
+      <c r="J59">
+        <v>0</v>
+      </c>
+      <c r="K59">
+        <v>0</v>
+      </c>
+      <c r="L59">
+        <v>0</v>
+      </c>
+      <c r="M59">
+        <v>2</v>
+      </c>
+      <c r="N59">
+        <v>0</v>
+      </c>
+      <c r="O59">
+        <v>0</v>
+      </c>
+      <c r="P59">
+        <v>0</v>
+      </c>
+      <c r="Q59">
+        <v>0</v>
+      </c>
+      <c r="R59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18">
+      <c r="A60" t="s">
+        <v>76</v>
+      </c>
+      <c r="B60">
+        <v>14249</v>
+      </c>
+      <c r="C60">
+        <v>0</v>
+      </c>
+      <c r="D60">
+        <v>12</v>
+      </c>
+      <c r="E60">
+        <v>1</v>
+      </c>
+      <c r="F60">
+        <v>0</v>
+      </c>
+      <c r="G60">
+        <v>0</v>
+      </c>
+      <c r="H60">
+        <v>0</v>
+      </c>
+      <c r="I60">
+        <v>0</v>
+      </c>
+      <c r="J60">
+        <v>0</v>
+      </c>
+      <c r="K60">
+        <v>0</v>
+      </c>
+      <c r="L60">
+        <v>0</v>
+      </c>
+      <c r="M60">
         <v>4</v>
       </c>
-      <c r="E59">
-[...35 lines deleted...]
-      <c r="Q59">
+      <c r="N60">
+        <v>0</v>
+      </c>
+      <c r="O60">
+        <v>0</v>
+      </c>
+      <c r="P60">
+        <v>0</v>
+      </c>
+      <c r="Q60">
+        <v>1</v>
+      </c>
+      <c r="R60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18">
+      <c r="A61" t="s">
+        <v>77</v>
+      </c>
+      <c r="B61">
+        <v>14067</v>
+      </c>
+      <c r="C61">
+        <v>0</v>
+      </c>
+      <c r="D61">
         <v>2</v>
-      </c>
-[...65 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E61">
         <v>1</v>
       </c>
       <c r="F61">
         <v>0</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
         <v>0</v>
       </c>
       <c r="I61">
         <v>0</v>
       </c>
       <c r="J61">
         <v>0</v>
       </c>
       <c r="K61">
         <v>0</v>
       </c>
       <c r="L61">
         <v>0</v>
       </c>
       <c r="M61">
         <v>4</v>
       </c>
       <c r="N61">
         <v>0</v>
       </c>
       <c r="O61">
         <v>0</v>
       </c>
       <c r="P61">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q61">
         <v>0</v>
       </c>
-    </row>
-    <row r="62" spans="1:17">
+      <c r="R61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62">
-        <v>14067</v>
+        <v>14068</v>
       </c>
       <c r="C62">
         <v>0</v>
       </c>
       <c r="D62">
+        <v>0</v>
+      </c>
+      <c r="E62">
+        <v>1</v>
+      </c>
+      <c r="F62">
+        <v>0</v>
+      </c>
+      <c r="G62">
+        <v>0</v>
+      </c>
+      <c r="H62">
+        <v>0</v>
+      </c>
+      <c r="I62">
+        <v>0</v>
+      </c>
+      <c r="J62">
+        <v>0</v>
+      </c>
+      <c r="K62">
+        <v>0</v>
+      </c>
+      <c r="L62">
+        <v>0</v>
+      </c>
+      <c r="M62">
+        <v>1</v>
+      </c>
+      <c r="N62">
+        <v>0</v>
+      </c>
+      <c r="O62">
+        <v>0</v>
+      </c>
+      <c r="P62">
+        <v>0</v>
+      </c>
+      <c r="Q62">
+        <v>0</v>
+      </c>
+      <c r="R62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18">
+      <c r="A63" t="s">
+        <v>79</v>
+      </c>
+      <c r="B63">
+        <v>14330</v>
+      </c>
+      <c r="C63">
+        <v>0</v>
+      </c>
+      <c r="D63">
         <v>2</v>
       </c>
-      <c r="E62">
-[...23 lines deleted...]
-      <c r="M62">
+      <c r="E63">
+        <v>1</v>
+      </c>
+      <c r="F63">
+        <v>0</v>
+      </c>
+      <c r="G63">
+        <v>0</v>
+      </c>
+      <c r="H63">
+        <v>0</v>
+      </c>
+      <c r="I63">
+        <v>0</v>
+      </c>
+      <c r="J63">
+        <v>0</v>
+      </c>
+      <c r="K63">
+        <v>0</v>
+      </c>
+      <c r="L63">
+        <v>0</v>
+      </c>
+      <c r="M63">
+        <v>2</v>
+      </c>
+      <c r="N63">
+        <v>0</v>
+      </c>
+      <c r="O63">
+        <v>0</v>
+      </c>
+      <c r="P63">
+        <v>0</v>
+      </c>
+      <c r="Q63">
+        <v>0</v>
+      </c>
+      <c r="R63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18">
+      <c r="A64" t="s">
+        <v>80</v>
+      </c>
+      <c r="B64">
+        <v>14074</v>
+      </c>
+      <c r="C64">
+        <v>0</v>
+      </c>
+      <c r="D64">
         <v>4</v>
       </c>
-      <c r="N62">
-[...77 lines deleted...]
-      </c>
       <c r="E64">
         <v>1</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64">
         <v>0</v>
       </c>
       <c r="I64">
         <v>0</v>
       </c>
       <c r="J64">
         <v>0</v>
       </c>
       <c r="K64">
         <v>0</v>
       </c>
       <c r="L64">
         <v>0</v>
       </c>
       <c r="M64">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N64">
         <v>0</v>
       </c>
       <c r="O64">
         <v>0</v>
       </c>
       <c r="P64">
         <v>0</v>
       </c>
       <c r="Q64">
         <v>0</v>
       </c>
-    </row>
-    <row r="65" spans="1:17">
+      <c r="R64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18">
       <c r="A65" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B65">
-        <v>14074</v>
+        <v>14075</v>
       </c>
       <c r="C65">
         <v>0</v>
       </c>
       <c r="D65">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E65">
         <v>1</v>
       </c>
       <c r="F65">
         <v>0</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65">
         <v>0</v>
       </c>
       <c r="K65">
         <v>0</v>
       </c>
       <c r="L65">
         <v>0</v>
       </c>
       <c r="M65">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N65">
         <v>0</v>
       </c>
       <c r="O65">
         <v>0</v>
       </c>
       <c r="P65">
         <v>0</v>
       </c>
       <c r="Q65">
         <v>0</v>
       </c>
-    </row>
-    <row r="66" spans="1:17">
+      <c r="R65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18">
       <c r="A66" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B66">
-        <v>14075</v>
+        <v>14235</v>
       </c>
       <c r="C66">
         <v>0</v>
       </c>
       <c r="D66">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="E66">
         <v>1</v>
       </c>
       <c r="F66">
         <v>0</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66">
         <v>0</v>
       </c>
       <c r="I66">
         <v>0</v>
       </c>
       <c r="J66">
         <v>0</v>
       </c>
       <c r="K66">
         <v>0</v>
       </c>
       <c r="L66">
         <v>0</v>
       </c>
       <c r="M66">
         <v>3</v>
       </c>
       <c r="N66">
         <v>0</v>
       </c>
       <c r="O66">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P66">
         <v>0</v>
       </c>
       <c r="Q66">
         <v>0</v>
       </c>
-    </row>
-    <row r="67" spans="1:17">
+      <c r="R66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18">
       <c r="A67" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B67">
         <v>14080</v>
       </c>
       <c r="C67">
         <v>0</v>
       </c>
       <c r="D67">
         <v>11</v>
       </c>
       <c r="E67">
         <v>1</v>
       </c>
       <c r="F67">
         <v>0</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67">
         <v>0</v>
       </c>
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67">
         <v>0</v>
       </c>
       <c r="K67">
         <v>0</v>
       </c>
       <c r="L67">
         <v>0</v>
       </c>
       <c r="M67">
         <v>4</v>
       </c>
       <c r="N67">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O67">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P67">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q67">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:17">
+        <v>1</v>
+      </c>
+      <c r="R67">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18">
       <c r="A68" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B68">
         <v>14069</v>
       </c>
       <c r="C68">
         <v>0</v>
       </c>
       <c r="D68">
         <v>9</v>
       </c>
       <c r="E68">
         <v>1</v>
       </c>
       <c r="F68">
         <v>0</v>
       </c>
       <c r="G68">
         <v>0</v>
       </c>
       <c r="H68">
         <v>0</v>
       </c>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68">
         <v>0</v>
       </c>
       <c r="K68">
         <v>0</v>
       </c>
       <c r="L68">
         <v>0</v>
       </c>
       <c r="M68">
         <v>5</v>
       </c>
       <c r="N68">
+        <v>0</v>
+      </c>
+      <c r="O68">
         <v>2</v>
       </c>
-      <c r="O68">
-[...1 lines deleted...]
-      </c>
       <c r="P68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q68">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:17">
+        <v>1</v>
+      </c>
+      <c r="R68">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18">
       <c r="A69" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B69">
         <v>14332</v>
       </c>
       <c r="C69">
         <v>0</v>
       </c>
       <c r="D69">
         <v>1</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
       <c r="F69">
         <v>0</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
       <c r="I69">
         <v>0</v>
       </c>
       <c r="J69">
         <v>0</v>
       </c>
       <c r="K69">
         <v>0</v>
       </c>
       <c r="L69">
         <v>0</v>
       </c>
       <c r="M69">
         <v>3</v>
       </c>
       <c r="N69">
         <v>0</v>
       </c>
       <c r="O69">
         <v>0</v>
       </c>
       <c r="P69">
         <v>0</v>
       </c>
       <c r="Q69">
         <v>0</v>
       </c>
-    </row>
-    <row r="70" spans="1:17">
+      <c r="R69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18">
       <c r="A70" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C70">
         <v>19</v>
       </c>
       <c r="D70">
-        <v>817</v>
+        <v>826</v>
       </c>
       <c r="E70">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F70">
         <v>1</v>
       </c>
       <c r="G70">
         <v>1</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70">
         <v>1</v>
       </c>
       <c r="J70">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="K70">
         <v>6</v>
       </c>
       <c r="L70">
         <v>2</v>
       </c>
       <c r="M70">
         <v>240</v>
       </c>
       <c r="N70">
+        <v>1</v>
+      </c>
+      <c r="O70">
         <v>30</v>
       </c>
-      <c r="O70">
+      <c r="P70">
         <v>2</v>
       </c>
-      <c r="P70">
+      <c r="Q70">
         <v>8</v>
       </c>
-      <c r="Q70">
+      <c r="R70">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A70:B70"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>